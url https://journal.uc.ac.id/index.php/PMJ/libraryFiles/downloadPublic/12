--- v0 (2026-03-13)
+++ v1 (2026-04-29)
@@ -7,108 +7,114 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Jenis Artikel"/>
         <w:tag w:val="Jenis Artikel"/>
         <w:id w:val="-1059396596"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="9A7247217ACE41B693A6674BF823FCE4"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:dropDownList>
           <w:listItem w:value="Choose an item."/>
           <w:listItem w:displayText="Artikel Penelitian" w:value="Artikel Penelitian"/>
           <w:listItem w:displayText="Studi Pustaka" w:value="Studi Pustaka"/>
           <w:listItem w:displayText="Laporan Kasus" w:value="Laporan Kasus"/>
           <w:listItem w:displayText="Tinjauan Sistematis" w:value="Tinjauan Sistematis"/>
         </w:dropDownList>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="78B1239F" w14:textId="2380035D" w:rsidR="00610BE6" w:rsidRPr="00610BE6" w:rsidRDefault="002940A5" w:rsidP="00B61832">
           <w:pPr>
             <w:pStyle w:val="JenisArtikel"/>
             <w:ind w:right="-710"/>
           </w:pPr>
           <w:r w:rsidRPr="002940A5">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Pilih jenis artikel yang sesuai</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="47F48B8E" w14:textId="77777777" w:rsidR="00610BE6" w:rsidRPr="00610BE6" w:rsidRDefault="00610BE6" w:rsidP="00E225A1">
       <w:pPr>
         <w:pStyle w:val="Judul"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="JudulChar"/>
         </w:rPr>
         <w:alias w:val="Judul Artikel"/>
         <w:tag w:val="Judul Artikel"/>
         <w:id w:val="1983569752"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="2176D8A0E2F34A1DB6A3F4BA9054A6A0"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="JudulChar"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="434AB42B" w14:textId="2F45173F" w:rsidR="00730C21" w:rsidRPr="00D4552D" w:rsidRDefault="00C00DEC" w:rsidP="00E225A1">
           <w:pPr>
             <w:pStyle w:val="Judul"/>
           </w:pPr>
           <w:r w:rsidRPr="00C00DEC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>JUDUL MAKSIMAL TERDIRI DARI 15 KATA. SEMUA HURUF DITULIS DENGAN HURUF KAPITAL. AKHIR JUDUL TIDAK PERLU DIBERIKAN TANDA TITIK [.]</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="23EEB9E1" w14:textId="77777777" w:rsidR="00FB5E58" w:rsidRPr="00D4552D" w:rsidRDefault="00FB5E58" w:rsidP="00FB5E58">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -233,90 +239,95 @@
             <w:t xml:space="preserve"> Font Times New Roman ukuran 12</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="63641E3F" w14:textId="77777777" w:rsidR="009B541A" w:rsidRDefault="009B541A" w:rsidP="00E225A1">
       <w:pPr>
         <w:pStyle w:val="Afiliasi"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk21591684"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="AfiliasiChar"/>
         </w:rPr>
         <w:alias w:val="Afiliasi"/>
         <w:tag w:val="Afiliasi"/>
         <w:id w:val="789245029"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="70DD0F96124B42EF8BA1087972251F00"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="AfiliasiChar"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="5B0BED53" w14:textId="7322B2AB" w:rsidR="00FB5E58" w:rsidRPr="00D4552D" w:rsidRDefault="00C00DEC" w:rsidP="00E225A1">
           <w:pPr>
             <w:pStyle w:val="Afiliasi"/>
           </w:pPr>
           <w:r w:rsidRPr="00C00DEC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Afiliasi penulis ditulis berurutan sesuai dengan urutan nomor afiliasi pada nama penulis. Nomor urut afiliasi dituliskan di awal setiap afiliasi. Afiliasi penulis ditulis dengan format: [</w:t>
           </w:r>
           <w:r w:rsidRPr="00014A55">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:vertAlign w:val="superscript"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00C00DEC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Departemen …… Fakultas …… Universitas …… Kota …… Provinsi ……… Indonesia] tanpa tanda koma [,] dan tidak diakhiri dengan tanda titik [.]. Afiliasi selanjutnya diletakkan pada baris setelahnya</w:t>
           </w:r>
           <w:r w:rsidR="00870C49">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>. Font Times New Roman ukuran 10</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="5EA03867" w14:textId="77777777" w:rsidR="006C5686" w:rsidRDefault="006C5686" w:rsidP="00E225A1">
       <w:pPr>
         <w:pStyle w:val="Korespondensi"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="739C6516" w14:textId="7A31DDA5" w:rsidR="00FB5E58" w:rsidRPr="00D4552D" w:rsidRDefault="00000000" w:rsidP="00E225A1">
+    <w:p w14:paraId="739C6516" w14:textId="7A31DDA5" w:rsidR="00FB5E58" w:rsidRPr="00D4552D" w:rsidRDefault="007E46C1" w:rsidP="00E225A1">
       <w:pPr>
         <w:pStyle w:val="Korespondensi"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:id w:val="-27959264"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:vertAlign w:val="baseline"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00014A55">
@@ -337,247 +348,785 @@
           <w:r w:rsidR="00FB5E58" w:rsidRPr="00D4552D">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="006C5686">
             <w:t>:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006C5686">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="KorespondensiChar"/>
           </w:rPr>
           <w:alias w:val="Korespondensi"/>
           <w:tag w:val="Korespondensi"/>
           <w:id w:val="-1544825892"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="9D359B5ABA27453FB0CBAC47BB0DAE1F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="KorespondensiChar"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00C00DEC" w:rsidRPr="00C00DEC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Korespondensi ditulis dengan format: [Alamat email. Nomor HP aktif yang dapat dihubungi]. Tidak diakhiri dengan tanda titik [.]</w:t>
           </w:r>
           <w:r w:rsidR="00870C49">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> Font Times New Roman ukuran 10</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="7647D3AD" w14:textId="77777777" w:rsidR="00FB5E58" w:rsidRPr="00D4552D" w:rsidRDefault="00FB5E58" w:rsidP="00FB5E58">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-1653202138"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3C9099E5" w14:textId="25F54DF0" w:rsidR="00FB5E58" w:rsidRPr="00D4552D" w:rsidRDefault="00FB5E58" w:rsidP="00FB5E58">
           <w:pPr>
             <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D4552D">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Abstrak</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="70D0876C" w14:textId="52BE6EA1" w:rsidR="00FB5E58" w:rsidRDefault="00C05F98" w:rsidP="00C05F98">
       <w:pPr>
         <w:pStyle w:val="Abstrak"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C05F98">
-        <w:t xml:space="preserve">Jumlah kata maksimal </w:t>
+        <w:t>Jumlah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> kata </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>maksimal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B4607">
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="00C05F98">
-        <w:t xml:space="preserve">0 kata. Abstrak Artikel Penelitian memuat tujuan penelitian, metode penelitian, hasil, dan kesimpulan. Abstrak Studi Pustaka memuat pendahuluan, rangkuman pembahasan, dan rencana tindak lanjutnya. Abstrak Laporan Kasus memuat pendahuluan, laporan kasus, dan pembahasan. Abstrak tidak dibuat terstruktur. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">0 kata. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>Abstrak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>Artikel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>Penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>memuat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>tujuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>metode</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>hasil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve">, dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>kesimpulan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>Abstrak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>Studi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> Pustaka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>memuat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>pendahuluan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>rangkuman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>pembahasan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve">, dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>rencana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>tindak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>lanjutnya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>Abstrak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>Laporan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>Kasus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>memuat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>pendahuluan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>laporan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>kasus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve">, dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>pembahasan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>Abstrak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>dibuat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>terstruktur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006B728F" w:rsidRPr="00C05F98">
-        <w:t xml:space="preserve">Penulisan diketik dengan </w:t>
+        <w:t>Penulisan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006B728F" w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006B728F" w:rsidRPr="00C05F98">
+        <w:t>diketik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006B728F" w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006B728F" w:rsidRPr="00C05F98">
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006B728F" w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00870C49">
-        <w:t>font Times New Roman ukuran 12, spasi 1,15.</w:t>
+        <w:t xml:space="preserve">font Times New Roman </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00870C49">
+        <w:t>ukuran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00870C49">
+        <w:t xml:space="preserve"> 12, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00870C49">
+        <w:t>spasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00870C49">
+        <w:t xml:space="preserve"> 1,15.</w:t>
       </w:r>
       <w:r w:rsidR="006B728F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C05F98">
-        <w:t xml:space="preserve">Kata Bahasa Inggris </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Kata Bahasa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>Inggris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006B728F">
-        <w:t xml:space="preserve">atau latin </w:t>
-      </w:r>
+        <w:t>atau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006B728F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006B728F">
+        <w:t>latin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006B728F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C05F98">
-        <w:t>ditulis dalam format miring (</w:t>
+        <w:t>ditulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05F98">
+        <w:t xml:space="preserve"> format miring (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C05F98">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Italic</w:t>
       </w:r>
       <w:r w:rsidRPr="00C05F98">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="570E63AB" w14:textId="77777777" w:rsidR="00C05F98" w:rsidRPr="00D4552D" w:rsidRDefault="00C05F98" w:rsidP="00FB5E58">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AE82190" w14:textId="05287E2B" w:rsidR="00FB5E58" w:rsidRPr="00D4552D" w:rsidRDefault="00000000" w:rsidP="00884A0E">
+    <w:p w14:paraId="0AE82190" w14:textId="05287E2B" w:rsidR="00FB5E58" w:rsidRPr="00D4552D" w:rsidRDefault="007E46C1" w:rsidP="00884A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-932053859"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB5E58" w:rsidRPr="00D4552D">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Kata kunci:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FB5E58" w:rsidRPr="00D4552D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
         <w:rPr>
           <w:rStyle w:val="katakunciChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jumlah kata kunci Bahasa Indonesia </w:t>
-      </w:r>
+        <w:t>Jumlah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kata </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t>kunci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bahasa Indonesia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008B4607">
         <w:rPr>
           <w:rStyle w:val="katakunciChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">maksimum </w:t>
+        <w:t>maksimum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008B4607">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
         <w:rPr>
           <w:rStyle w:val="katakunciChar"/>
         </w:rPr>
-        <w:t>5 kata kunci. Antar kata kunci dipisahkan oleh tanda koma [,]. Akhir kata kunci tidak perlu diberikan tanda titik [.]</w:t>
+        <w:t xml:space="preserve">5 kata </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t>kunci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t>Antar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kata </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t>kunci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t>dipisahkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oleh </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t>tanda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t>koma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [,]. Akhir kata </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t>kunci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t>perlu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t>diberikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t>tanda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t>titik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00884A0E" w:rsidRPr="00884A0E">
+        <w:rPr>
+          <w:rStyle w:val="katakunciChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F90AAFC" w14:textId="77777777" w:rsidR="00FB5E58" w:rsidRPr="00D4552D" w:rsidRDefault="00FB5E58" w:rsidP="00C05F98">
       <w:pPr>
         <w:pStyle w:val="Abstrak"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2046050830"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="0BFC465D" w14:textId="391A5A47" w:rsidR="00FB5E58" w:rsidRPr="001337AB" w:rsidRDefault="00FB5E58" w:rsidP="00FB5E58">
           <w:pPr>
             <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001337AB">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Abstract</w:t>
           </w:r>
         </w:p>
@@ -601,77 +1150,78 @@
       </w:r>
       <w:r w:rsidRPr="00C05F98">
         <w:t xml:space="preserve"> Abstract is not structured.</w:t>
       </w:r>
       <w:r w:rsidR="006B728F">
         <w:t xml:space="preserve"> This abstract is written in Times New Roman, sized 12pt, spacing 1,</w:t>
       </w:r>
       <w:r w:rsidR="00870C49">
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="00C05F98">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA7B11B" w14:textId="77777777" w:rsidR="00C65781" w:rsidRPr="00D4552D" w:rsidRDefault="00C65781" w:rsidP="00FB5E58">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="682415D4" w14:textId="44479554" w:rsidR="00FB5E58" w:rsidRPr="00AC1A83" w:rsidRDefault="00000000" w:rsidP="00C05F98">
+    <w:p w14:paraId="682415D4" w14:textId="44479554" w:rsidR="00FB5E58" w:rsidRPr="00AC1A83" w:rsidRDefault="007E46C1" w:rsidP="00C05F98">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-979688861"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB5E58" w:rsidRPr="001337AB">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Keyword</w:t>
           </w:r>
           <w:r w:rsidR="006B728F">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>s</w:t>
           </w:r>
           <w:r w:rsidR="00FB5E58" w:rsidRPr="001337AB">
             <w:rPr>
@@ -717,195 +1267,950 @@
     </w:p>
     <w:p w14:paraId="6F3024CF" w14:textId="003138DB" w:rsidR="003C3B73" w:rsidRPr="00D4552D" w:rsidRDefault="003C3B73" w:rsidP="00FB5E58">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PENDAHULUAN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="097AD3A0" w14:textId="1DA706DA" w:rsidR="00C05F98" w:rsidRPr="00870C49" w:rsidRDefault="00C05F98" w:rsidP="00870C49">
       <w:pPr>
         <w:pStyle w:val="Isi"/>
       </w:pPr>
-      <w:r w:rsidRPr="00870C49">
-        <w:t xml:space="preserve">Untuk menggunakan </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>Untuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>menggunakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00870C49">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>template</w:t>
       </w:r>
       <w:r w:rsidRPr="00870C49">
-        <w:t xml:space="preserve"> ini, </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00870C49">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>save as</w:t>
       </w:r>
       <w:r w:rsidRPr="00870C49">
-        <w:t xml:space="preserve"> ke dokumen anda. Kata Bahasa Inggris ditulis dalam format miring (</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>ke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>dokumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>anda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve">. Kata Bahasa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>Inggris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>ditulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> format miring (</w:t>
       </w:r>
       <w:r w:rsidRPr="00870C49">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Italic</w:t>
       </w:r>
       <w:r w:rsidRPr="00870C49">
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="00C150F6" w:rsidRPr="00870C49">
-        <w:t xml:space="preserve"> Jumlah halaman naskah maksimal 1</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C150F6" w:rsidRPr="00870C49">
+        <w:t>Jumlah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C150F6" w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C150F6" w:rsidRPr="00870C49">
+        <w:t>halaman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C150F6" w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C150F6" w:rsidRPr="00870C49">
+        <w:t>naskah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C150F6" w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C150F6" w:rsidRPr="00870C49">
+        <w:t>maksimal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C150F6" w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="00696111">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00C150F6" w:rsidRPr="00870C49">
-        <w:t xml:space="preserve"> halaman A4 (termasuk daftar Pustaka).</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C150F6" w:rsidRPr="00870C49">
+        <w:t>halaman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C150F6" w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> A4 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C150F6" w:rsidRPr="00870C49">
+        <w:t>termasuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C150F6" w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> daftar Pustaka).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48155054" w14:textId="31E2E399" w:rsidR="00C05F98" w:rsidRPr="00870C49" w:rsidRDefault="00C05F98" w:rsidP="00870C49">
       <w:pPr>
         <w:pStyle w:val="Isi"/>
       </w:pPr>
-      <w:r w:rsidRPr="00870C49">
-        <w:t xml:space="preserve">Pendahuluan memuat latar belakang permasalahan dan tujuan penelitian. Penulisan diketik dengan font </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>Pendahuluan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>memuat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>latar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>belakang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>permasalahan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>tujuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>Penulisan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>diketik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> font </w:t>
       </w:r>
       <w:r w:rsidRPr="00870C49">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
       <w:r w:rsidRPr="00870C49">
-        <w:t xml:space="preserve"> ukuran 12, spasi 1,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>ukuran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> 12, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>spasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> 1,</w:t>
       </w:r>
       <w:r w:rsidR="00870C49" w:rsidRPr="00870C49">
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="00870C49">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EEBACE8" w14:textId="7122A1BE" w:rsidR="00FB5E58" w:rsidRPr="00C05F98" w:rsidRDefault="00C05F98" w:rsidP="00870C49">
       <w:pPr>
         <w:pStyle w:val="Isi"/>
       </w:pPr>
-      <w:r w:rsidRPr="00870C49">
-[...1 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>Wajib</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>memasukkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>sumber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> tulisan dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>dapat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>ditemukan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> di daftar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>pustaka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve">. Cara </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>penulisan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> daftar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>pustaka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>mengacu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>petunjuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>penulisan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> Harvard yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>dapat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>ditemukan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>petunjuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>penulisan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00870C49">
-        <w:t>halaman jurnal</w:t>
-      </w:r>
+        <w:t>halaman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00870C49">
+        <w:t>jurnal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00870C49">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42551553" w14:textId="77777777" w:rsidR="00FB5E58" w:rsidRDefault="00FB5E58" w:rsidP="00FB5E58">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C117AAD" w14:textId="1D270F40" w:rsidR="003C3B73" w:rsidRPr="00D4552D" w:rsidRDefault="003C3B73" w:rsidP="00FB5E58">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>METODE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63C46ED9" w14:textId="13CFC441" w:rsidR="00C05F98" w:rsidRDefault="00C05F98" w:rsidP="00870C49">
       <w:pPr>
         <w:pStyle w:val="Isi"/>
       </w:pPr>
-      <w:r>
-        <w:t>Bila jenis artikel merupakan studi Pustaka atau laporan kasus, silakan hapus bagian metode ini. Kata Bahasa Inggris ditulis dalam format miring (</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>jenis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>artikel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>merupakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>studi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Pustaka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>atau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>laporan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kasus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>silakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hapus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bagian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>metode</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Kata Bahasa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Inggris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ditulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> format miring (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C05F98">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Italic</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45757936" w14:textId="61F5CC5B" w:rsidR="00FB5E58" w:rsidRDefault="00C05F98" w:rsidP="00870C49">
       <w:pPr>
         <w:pStyle w:val="Isi"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Metode memuat jenis penelitian, desain penelitian, nomor Surat Keterangan Laik Etik, alat dan bahan penelitian, metode penelitian dimulai dari persiapan, pengumpulan data, pengolahan data, dan analisis data. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Metode</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>memuat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>jenis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>desain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nomor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Surat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Keterangan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Laik </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Etik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>alat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bahan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>metode</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dimulai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>persiapan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pengumpulan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> data, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pengolahan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> data, dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>analisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> data. </w:t>
       </w:r>
       <w:r w:rsidR="003A0936">
-        <w:t>Mohon menyertakan jenis randomisasi (bila ada).</w:t>
+        <w:t xml:space="preserve">Mohon </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003A0936">
+        <w:t>menyertakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003A0936">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003A0936">
+        <w:t>jenis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003A0936">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003A0936">
+        <w:t>randomisasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003A0936">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003A0936">
+        <w:t>bila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003A0936">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003A0936">
+        <w:t>ada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003A0936">
+        <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="0034733E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Ada penjelasan tempat penelitian untuk asal bahan dan pengerjaan data. Penulisan diketik dengan font Times New Roman ukuran 12 dan spasi 1,</w:t>
+        <w:t xml:space="preserve">Ada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>penjelasan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tempat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>untuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>asal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bahan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pengerjaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> data. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Penulisan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diketik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> font Times New Roman </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ukuran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 12 dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>spasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 1,</w:t>
       </w:r>
       <w:r w:rsidR="00870C49">
         <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F698DF7" w14:textId="77777777" w:rsidR="00E225A1" w:rsidRPr="00D4552D" w:rsidRDefault="00E225A1" w:rsidP="00870C49">
       <w:pPr>
         <w:pStyle w:val="Isi"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="JudulsubbabChar"/>
         </w:rPr>
         <w:alias w:val="Hasil/Laporan kasus"/>
         <w:tag w:val="Hasil/Laporan kasus"/>
         <w:id w:val="-1255662854"/>
         <w:placeholder>
           <w:docPart w:val="EEF89D9986004D84B71663E603AF3AD9"/>
         </w:placeholder>
         <w:showingPlcHdr/>
@@ -951,127 +2256,978 @@
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00A521A9">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>LAPORAN KASUS (PILIH SESUAI JENIS ARTIKEL)</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="3767FC6B" w14:textId="48A04398" w:rsidR="00750A15" w:rsidRDefault="00750A15" w:rsidP="00870C49">
       <w:pPr>
         <w:pStyle w:val="Isi"/>
       </w:pPr>
-      <w:r>
-        <w:t>Bila jenis artikel adalah studi Pustaka, silakan menghapus bagian ini. Kata Bahasa Inggris ditulis dalam format miring (</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>jenis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>artikel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>adalah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>studi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Pustaka, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>silakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>menghapus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bagian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Kata Bahasa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Inggris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ditulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> format miring (</w:t>
       </w:r>
       <w:r w:rsidRPr="00750A15">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Italic</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B4B7707" w14:textId="77777777" w:rsidR="00750A15" w:rsidRDefault="00750A15" w:rsidP="00870C49">
       <w:pPr>
         <w:pStyle w:val="Isi"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Hasil memuat hasil penelitian yang didapatkan. Disajikan dalam bentuk teks, tabel, dan gambar. Tabel dan gambar harus jelas, tidak buram kalau diperbesar. </w:t>
+        <w:t xml:space="preserve">Hasil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>memuat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hasil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>didapatkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Disajikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bentuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>teks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tabel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>gambar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tabel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>gambar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>harus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>jelas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>buram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kalau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diperbesar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09221F70" w14:textId="7890188F" w:rsidR="00750A15" w:rsidRDefault="000E04CA" w:rsidP="00870C49">
       <w:pPr>
         <w:pStyle w:val="Isi"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Tidak perlu menjelaskan ulang isi tabel dan gambar. Tabel dan gambar harus </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>perlu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>menjelaskan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ulang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>isi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tabel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>gambar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tabel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>gambar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>harus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>self-explanatory</w:t>
       </w:r>
       <w:r>
-        <w:t>. Jumlah tabel maksimal 6.</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Jumlah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tabel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>maksimal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 6.</w:t>
       </w:r>
       <w:r w:rsidR="0034733E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00750A15">
-        <w:t>Tabel dan gambar diberikan judul dan keterangan untuk menuntun pembaca dengan judul tabel dan gambar sesuai pada contoh.</w:t>
+        <w:t>Tabel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15">
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15">
+        <w:t>gambar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15">
+        <w:t>diberikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15">
+        <w:t>judul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15">
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15">
+        <w:t>keterangan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15">
+        <w:t>untuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15">
+        <w:t>menuntun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15">
+        <w:t>pembaca</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15">
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15">
+        <w:t>judul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15">
+        <w:t>tabel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15">
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15">
+        <w:t>gambar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15">
+        <w:t>sesuai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15">
+        <w:t xml:space="preserve"> pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15">
+        <w:t>contoh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1CC1A2" w14:textId="77777777" w:rsidR="00750A15" w:rsidRDefault="00750A15" w:rsidP="00870C49">
       <w:pPr>
         <w:pStyle w:val="Isi"/>
       </w:pPr>
-      <w:r>
-        <w:t>Judul gambar diletakkan di bawah gambar, huruf kapital hanya pada awal kalimat, tidak diakhiri dengan tanda titik [.].</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Judul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>gambar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diletakkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bawah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>gambar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>huruf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kapital</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hanya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>awal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kalimat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diakhiri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tanda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>titik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> [.].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="533D5BA9" w14:textId="49A420A7" w:rsidR="00750A15" w:rsidRDefault="00750A15" w:rsidP="00870C49">
       <w:pPr>
         <w:pStyle w:val="Isi"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Judul tabel diletakkan di bagian atas tabel, huruf kapital hanya pada awal kalimat atau pada singkatan, tidak diakhiri dengan tanda titik [.]. Tabel dibuat dengan 3 haris horizontal seperti pada contoh. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Judul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tabel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diletakkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bagian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>atas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tabel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>huruf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kapital</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hanya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>awal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kalimat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>atau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>singkatan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diakhiri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tanda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>titik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> [.]. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tabel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dibuat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>haris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> horizontal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>seperti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>contoh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD52DB1" w14:textId="048FE5AE" w:rsidR="00FB5E58" w:rsidRPr="00D4552D" w:rsidRDefault="00C150F6" w:rsidP="00870C49">
       <w:pPr>
         <w:pStyle w:val="Isi"/>
       </w:pPr>
-      <w:r>
-        <w:t>Untuk hasil pengukuran menggunakan unit Sistem Internasional (Contoh: mm, kcal, dll).</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Untuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hasil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pengukuran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>menggunakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> unit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Sistem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Internasional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Contoh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">: mm, kcal, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dll</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="0034733E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00750A15">
-        <w:t xml:space="preserve">Penulisan diketik dengan </w:t>
+        <w:t>Penulisan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15">
+        <w:t>diketik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15">
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00870C49">
-        <w:t>font Times New Roman ukuran 12, spasi 1,15.</w:t>
+        <w:t xml:space="preserve">font Times New Roman </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00870C49">
+        <w:t>ukuran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00870C49">
+        <w:t xml:space="preserve"> 12, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00870C49">
+        <w:t>spasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00870C49">
+        <w:t xml:space="preserve"> 1,15.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C46BB63" w14:textId="77777777" w:rsidR="00FB5E58" w:rsidRPr="00D4552D" w:rsidRDefault="00FF3FCB" w:rsidP="00FF3FCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4552D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DFEBEEF" wp14:editId="12493878">
             <wp:extent cx="2450186" cy="2369489"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
@@ -1131,119 +3287,166 @@
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4117D448" w14:textId="7FE2070D" w:rsidR="00FF3FCB" w:rsidRPr="00D4552D" w:rsidRDefault="00FF3FCB" w:rsidP="00FF3FCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4552D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gambar 1. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D4552D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Judul </w:t>
-      </w:r>
+        <w:t>Judul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D4552D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C4007C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4552D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ambar </w:t>
-      </w:r>
+        <w:t>ambar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D4552D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C4007C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4552D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">epar </w:t>
-      </w:r>
+        <w:t>epar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D4552D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C4007C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4552D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>encit</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C150F6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009C00C0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Rachman dan Gunawan</w:t>
-      </w:r>
+        <w:t>Rachman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009C00C0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C00C0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gunawan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C150F6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 201</w:t>
       </w:r>
       <w:r w:rsidR="009C00C0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00C150F6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17EDB1D0" w14:textId="52D82F5B" w:rsidR="00FF3FCB" w:rsidRPr="00D4552D" w:rsidRDefault="00FF3FCB" w:rsidP="00FB5E58">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -1253,97 +3456,167 @@
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A9DAAA6" w14:textId="1DA86E0F" w:rsidR="00FF3FCB" w:rsidRPr="00D4552D" w:rsidRDefault="00FF3FCB" w:rsidP="00FB5E58">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6193016D" w14:textId="3DA21B7F" w:rsidR="00FF3FCB" w:rsidRPr="00D4552D" w:rsidRDefault="00FF3FCB" w:rsidP="00FF3FCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D4552D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tabel 1. </w:t>
-      </w:r>
+        <w:t>Tabel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D4552D">
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C4007C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>t</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> 1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D4552D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">rigliserida </w:t>
-      </w:r>
+        <w:t>Distribusi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D4552D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C4007C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4552D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rigliserida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D4552D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C4007C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4552D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>enderita DM tipe 2 di Poli Rawat Jalan</w:t>
+        <w:t>enderita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D4552D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D4552D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tipe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D4552D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D4552D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Poli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D4552D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rawat Jalan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F05AAD6" w14:textId="77777777" w:rsidR="00FF3FCB" w:rsidRPr="00D4552D" w:rsidRDefault="00FF3FCB" w:rsidP="00FF3FCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="567" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1356,118 +3629,142 @@
         <w:gridCol w:w="2644"/>
         <w:gridCol w:w="2187"/>
         <w:gridCol w:w="2118"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF3FCB" w:rsidRPr="00D4552D" w14:paraId="02637F32" w14:textId="77777777" w:rsidTr="00870C49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2644" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E798A67" w14:textId="618DC476" w:rsidR="00FF3FCB" w:rsidRPr="00D4552D" w:rsidRDefault="00FF3FCB" w:rsidP="007E30F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk21591004"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D4552D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Trigliserida</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2187" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67BF44E4" w14:textId="5F3B1E16" w:rsidR="00FF3FCB" w:rsidRPr="00D4552D" w:rsidRDefault="00FF3FCB" w:rsidP="007E30F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D4552D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Jumlah (n)</w:t>
+              <w:t>Jumlah</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D4552D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (n)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FC2D6DD" w14:textId="663CEDC3" w:rsidR="00FF3FCB" w:rsidRPr="00D4552D" w:rsidRDefault="00FF3FCB" w:rsidP="007E30F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D4552D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Persen (%)</w:t>
+              <w:t>Persen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D4552D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF3FCB" w:rsidRPr="00D4552D" w14:paraId="56318A4E" w14:textId="77777777" w:rsidTr="00870C49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2644" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E135072" w14:textId="3A2E66F1" w:rsidR="00FF3FCB" w:rsidRPr="00D4552D" w:rsidRDefault="00FF3FCB" w:rsidP="007E30F1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4552D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>&lt; 150 mg/ dl</w:t>
@@ -1759,58 +4056,263 @@
     </w:p>
     <w:p w14:paraId="65E4EA4C" w14:textId="27D7A5D1" w:rsidR="0034733E" w:rsidRPr="00D4552D" w:rsidRDefault="003C3B73" w:rsidP="00FB5E58">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PEMBAHASAN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3227E6DC" w14:textId="57D94069" w:rsidR="00FB5E58" w:rsidRPr="00D4552D" w:rsidRDefault="00750A15" w:rsidP="00870C49">
       <w:pPr>
         <w:pStyle w:val="Isi"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00750A15">
-        <w:t>Pembahasan mendiskusikan hasil penelitiannya dengan cara memverifikasi teori, kesamaan dan perbedaan penelitian yang didapat dengan hasil penelitian dari peneliti terdahulu. Penulisan diketik dengan font Times New Roman ukuran 12 dan spasi 1,</w:t>
+        <w:t>Pembahasan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>mendiskusikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>hasil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>penelitiannya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>cara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>memverifikasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>teori</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>kesamaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>perbedaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>didapat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>hasil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>dari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>peneliti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>terdahulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>Penulisan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>diketik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> font Times New Roman </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>ukuran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> 12 dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>spasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> 1,</w:t>
       </w:r>
       <w:r w:rsidR="00870C49">
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="00750A15">
-        <w:t>. Kata Bahasa Inggris ditulis dalam format miring (</w:t>
+        <w:t xml:space="preserve">. Kata Bahasa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>Inggris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>ditulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> format miring (</w:t>
       </w:r>
       <w:r w:rsidRPr="00750A15">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Italic</w:t>
       </w:r>
       <w:r w:rsidRPr="00750A15">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FD05F63" w14:textId="77777777" w:rsidR="00FB5E58" w:rsidRDefault="00FB5E58" w:rsidP="00FB5E58">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7621BA02" w14:textId="77632CFC" w:rsidR="003C3B73" w:rsidRPr="00D4552D" w:rsidRDefault="003C3B73" w:rsidP="00FB5E58">
       <w:pPr>
@@ -1818,395 +4320,2061 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>KESIMPULAN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B5BD0E" w14:textId="3A56B680" w:rsidR="00FB5E58" w:rsidRPr="00D4552D" w:rsidRDefault="00750A15" w:rsidP="00870C49">
       <w:pPr>
         <w:pStyle w:val="Isi"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00750A15">
-        <w:t>Jumlah kesimpulan sesuai dengan jumlah tujuan penelitian yang dituliskan di pendahuluan. Penulisan diketik dengan font Times New Roman ukuran 12 dan spasi 1,</w:t>
+        <w:t>Jumlah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>kesimpulan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>sesuai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>jumlah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>tujuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>dituliskan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>pendahuluan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>Penulisan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>diketik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> font Times New Roman </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>ukuran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> 12 dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>spasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> 1,</w:t>
       </w:r>
       <w:r w:rsidR="00870C49">
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="00750A15">
-        <w:t>. Kata Bahasa Inggris ditulis dalam format miring (</w:t>
+        <w:t xml:space="preserve">. Kata Bahasa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>Inggris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>ditulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> format miring (</w:t>
       </w:r>
       <w:r w:rsidRPr="00750A15">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Italic</w:t>
       </w:r>
       <w:r w:rsidRPr="00750A15">
         <w:t>).</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Kesimpulan ditulis dalam bentuk paragra</w:t>
+        <w:t xml:space="preserve"> Kesimpulan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ditulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bentuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>paragra</w:t>
       </w:r>
       <w:r w:rsidR="00DC345F">
         <w:t>f</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C150F6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27228200" w14:textId="60C8FA9E" w:rsidR="00FB5E58" w:rsidRPr="00D4552D" w:rsidRDefault="00C150F6" w:rsidP="00870C49">
       <w:pPr>
         <w:pStyle w:val="Isi"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Pada bagian ini dapat ditambahkan </w:t>
+        <w:t xml:space="preserve">Pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bagian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dapat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ditambahkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00750A15">
-        <w:t xml:space="preserve">saran untuk penelitian ke depan atau saran praktis. </w:t>
+        <w:t xml:space="preserve">saran </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15">
+        <w:t>untuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15">
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15">
+        <w:t>ke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15">
+        <w:t>depan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15">
+        <w:t>atau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15">
+        <w:t xml:space="preserve"> saran </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15">
+        <w:t>praktis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E21183" w14:textId="77777777" w:rsidR="000B788C" w:rsidRDefault="000B788C" w:rsidP="00FB5E58">
+    <w:p w14:paraId="71E21183" w14:textId="56C936E0" w:rsidR="000B788C" w:rsidRDefault="000B788C" w:rsidP="00FB5E58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="004B047F" w14:textId="0FCBC01D" w:rsidR="004F5D0A" w:rsidRPr="004F5D0A" w:rsidRDefault="004F5D0A" w:rsidP="00FB5E58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PERNYATAAN KONFLIK KEPENTINGAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1695D17C" w14:textId="5F1ED180" w:rsidR="004F5D0A" w:rsidRPr="004F5D0A" w:rsidRDefault="004F5D0A" w:rsidP="004F5D0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diminta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>untuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>menyatakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>secara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jelas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>apakah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>terdapat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>konflik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kepentingan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>baik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>finansial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>maupun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>finansial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dapat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>memengaruhi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>objektivitas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>serta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mengungkapkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sumber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pendanaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diterima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>termasuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>peran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pemberi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dana </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proses </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>apabila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>terdapat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>konflik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kepentingan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>maupun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pendanaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tersebut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>harus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dinyatakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>secara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eksplisit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4908198E" w14:textId="77777777" w:rsidR="004F5D0A" w:rsidRDefault="004F5D0A" w:rsidP="00FB5E58">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D97199F" w14:textId="4429D517" w:rsidR="003C3B73" w:rsidRPr="00D4552D" w:rsidRDefault="003C3B73" w:rsidP="00FB5E58">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UCAPAN TERIMA KASIH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3711C063" w14:textId="3FAB4AF5" w:rsidR="00FB5E58" w:rsidRPr="00D4552D" w:rsidRDefault="00750A15" w:rsidP="00870C49">
+    <w:p w14:paraId="3711C063" w14:textId="374F2748" w:rsidR="00FB5E58" w:rsidRDefault="004F5D0A" w:rsidP="00870C49">
       <w:pPr>
         <w:pStyle w:val="Isi"/>
       </w:pPr>
-      <w:r w:rsidRPr="00750A15">
-[...6 lines deleted...]
-        <w:t>. Penulisan diketik dengan font Times New Roman ukuran 12 dan spasi 1,</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ucapan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>terima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kasih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hanya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>diberikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kepada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pihak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>terlibat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pembuatan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>manuskrip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tetapi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>memenuhi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>syarat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="004F5D0A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://www.icmje.org/recommendations/browse/roles-and-responsibilities/defining-the-role-of-authors-and-contributors.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F5D0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15" w:rsidRPr="00750A15">
+        <w:t>Penulisan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15" w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15" w:rsidRPr="00750A15">
+        <w:t>diketik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15" w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15" w:rsidRPr="00750A15">
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15" w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> font Times New Roman </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15" w:rsidRPr="00750A15">
+        <w:t>ukuran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15" w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> 12 dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15" w:rsidRPr="00750A15">
+        <w:t>spasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15" w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> 1,</w:t>
       </w:r>
       <w:r w:rsidR="00870C49">
         <w:t>15</w:t>
       </w:r>
-      <w:r w:rsidRPr="00750A15">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00750A15">
+      <w:r w:rsidR="00750A15" w:rsidRPr="00750A15">
+        <w:t xml:space="preserve">. Kata Bahasa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15" w:rsidRPr="00750A15">
+        <w:t>Inggris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15" w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15" w:rsidRPr="00750A15">
+        <w:t>ditulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15" w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750A15" w:rsidRPr="00750A15">
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00750A15" w:rsidRPr="00750A15">
+        <w:t xml:space="preserve"> format miring (</w:t>
+      </w:r>
+      <w:r w:rsidR="00750A15" w:rsidRPr="00750A15">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Italic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00750A15">
+      <w:r w:rsidR="00750A15" w:rsidRPr="00750A15">
         <w:t>).</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="6061243F" w14:textId="77777777" w:rsidR="004F5D0A" w:rsidRPr="00D4552D" w:rsidRDefault="004F5D0A" w:rsidP="00870C49">
+      <w:pPr>
+        <w:pStyle w:val="Isi"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3F0E57AD" w14:textId="756A7864" w:rsidR="00FB5E58" w:rsidRPr="00D4552D" w:rsidRDefault="003C3B73" w:rsidP="00FB5E58">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>DAFTAR PUSTAKA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C7CB0C1" w14:textId="77777777" w:rsidR="00750A15" w:rsidRPr="00870C49" w:rsidRDefault="00750A15" w:rsidP="00870C49">
       <w:pPr>
         <w:pStyle w:val="DaftarPustaka"/>
       </w:pPr>
       <w:r w:rsidRPr="00870C49">
-        <w:t xml:space="preserve">Cara penulisan daftar pustaka mengacu pada petunjuk penulisan Harvard. </w:t>
+        <w:t xml:space="preserve">Cara </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>penulisan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> daftar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>pustaka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>mengacu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>petunjuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t>penulisan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870C49">
+        <w:t xml:space="preserve"> Harvard. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5695DE30" w14:textId="3AB7AF53" w:rsidR="00750A15" w:rsidRDefault="00750A15" w:rsidP="00870C49">
       <w:pPr>
         <w:pStyle w:val="DaftarPustaka"/>
       </w:pPr>
-      <w:r>
-        <w:t>Rujukan yang digunakan sebaiknya 80% dari rujukan primer atau jurnal dengan edisi terbaru (</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Rujukan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>digunakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sebaiknya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 80% </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>rujukan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> primer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>atau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>jurnal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>edisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>terbaru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00C150F6">
         <w:t>10</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> tahun terakhir). Penulisan diketik dengan font Times New Roman ukuran 10 dan spasi 1,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tahun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>terakhir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Penulisan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diketik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> font Times New Roman </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ukuran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 10 dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>spasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 1,</w:t>
       </w:r>
       <w:r w:rsidR="00870C49">
         <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E79BDDD" w14:textId="599BCD59" w:rsidR="00750A15" w:rsidRDefault="00750A15" w:rsidP="00870C49">
       <w:pPr>
         <w:pStyle w:val="DaftarPustaka"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Detail petunjuk penulisan dapat ditemukan pada petunjuk penulisan pada web journal atau pada link berikut https://www.mendeley.com/guides/harvard-citation-guide/ </w:t>
+        <w:t xml:space="preserve">Detail </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>petunjuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>penulisan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dapat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ditemukan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>petunjuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>penulisan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> pada web journal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>atau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> pada link </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>berikut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> https://www.mendeley.com/guides/harvard-citation-guide/ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4921B203" w14:textId="59344F55" w:rsidR="00B80A91" w:rsidRDefault="00B80A91" w:rsidP="00870C49">
       <w:pPr>
         <w:pStyle w:val="DaftarPustaka"/>
       </w:pPr>
       <w:r>
         <w:t>Akbar</w:t>
       </w:r>
       <w:r w:rsidRPr="00056CB3">
-        <w:t xml:space="preserve">, M.J. (2019) ‘Bumi dan segala isinya’, </w:t>
-      </w:r>
+        <w:t>, M.J. (2019) ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00056CB3">
+        <w:t>Bumi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00056CB3">
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00056CB3">
+        <w:t>segala</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00056CB3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00056CB3">
+        <w:t>isinya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00056CB3">
+        <w:t xml:space="preserve">’, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00056CB3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Prominentia Medical Journal</w:t>
-      </w:r>
+        <w:t>Prominentia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00056CB3">
-        <w:t>, 3(1) [online]. Tersedia pada: LINK (diakses pada: 4 Januari 2022).</w:t>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medical Journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00056CB3">
+        <w:t xml:space="preserve">, 3(1) [online]. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00056CB3">
+        <w:t>Tersedia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00056CB3">
+        <w:t xml:space="preserve"> pada: LINK (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00056CB3">
+        <w:t>diakses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00056CB3">
+        <w:t xml:space="preserve"> pada: 4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00056CB3">
+        <w:t>Januari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00056CB3">
+        <w:t xml:space="preserve"> 2022).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5070A640" w14:textId="77777777" w:rsidR="00750A15" w:rsidRDefault="00750A15" w:rsidP="00870C49">
       <w:pPr>
         <w:pStyle w:val="DaftarPustaka"/>
       </w:pPr>
       <w:r>
-        <w:t>Mitchell, J.A. and Thomson, M. (2017) A guide to citation.3rd edn. London: London Publishings.</w:t>
+        <w:t xml:space="preserve">Mitchell, J.A. and Thomson, M. (2017) A guide to citation.3rd </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>edn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. London: London </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Publishings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CFFAD17" w14:textId="109D08C4" w:rsidR="0018163C" w:rsidRDefault="00750A15" w:rsidP="00870C49">
       <w:pPr>
         <w:pStyle w:val="DaftarPustaka"/>
       </w:pPr>
       <w:r>
-        <w:t>Mitchell, J.A. ‘How citation changed the research world</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Mitchell, J.A. ‘How citation changed the research world’, The Mendeley, 62(9) [online]. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B80A91">
-        <w:t>Tersedia pada</w:t>
+        <w:t>Tersedia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B80A91">
+        <w:t xml:space="preserve"> pada</w:t>
       </w:r>
       <w:r>
         <w:t>: https://www.mendeley.com/reference-management/reference-manager (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B80A91">
-        <w:t>Diakses pada</w:t>
+        <w:t>Diakses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B80A91">
+        <w:t xml:space="preserve"> pada</w:t>
       </w:r>
       <w:r>
         <w:t>: 15 November 2016)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7365F44F" w14:textId="295A61E1" w:rsidR="00B80A91" w:rsidRPr="00D4552D" w:rsidRDefault="00B80A91" w:rsidP="00870C49">
       <w:pPr>
         <w:pStyle w:val="DaftarPustaka"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00056CB3">
-        <w:t xml:space="preserve">Rachman, M.J. dan Gunawan, L. (2019) </w:t>
-      </w:r>
+        <w:t>Rachman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00056CB3">
+        <w:t xml:space="preserve">, M.J. dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00056CB3">
+        <w:t>Gunawan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00056CB3">
+        <w:t xml:space="preserve">, L. (2019) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00056CB3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Bumi dan segala isinya.</w:t>
-      </w:r>
+        <w:t>Bumi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00056CB3">
-        <w:t xml:space="preserve"> Edisi ke-2. Surabaya: Ciputra Press.</w:t>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00056CB3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>segala</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00056CB3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00056CB3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>isinya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00056CB3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00056CB3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00056CB3">
+        <w:t>Edisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00056CB3">
+        <w:t xml:space="preserve"> ke-2. Surabaya: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00056CB3">
+        <w:t>Ciputra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00056CB3">
+        <w:t xml:space="preserve"> Press.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B80A91" w:rsidRPr="00D4552D" w:rsidSect="0034733E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="2268" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52AFEF5A" w14:textId="77777777" w:rsidR="006E2ED4" w:rsidRDefault="006E2ED4" w:rsidP="00D61CA5">
+    <w:p w14:paraId="684CCB43" w14:textId="77777777" w:rsidR="007E46C1" w:rsidRDefault="007E46C1" w:rsidP="00D61CA5">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00453954" w14:textId="77777777" w:rsidR="006E2ED4" w:rsidRDefault="006E2ED4" w:rsidP="00D61CA5">
+    <w:p w14:paraId="68D06F0C" w14:textId="77777777" w:rsidR="007E46C1" w:rsidRDefault="007E46C1" w:rsidP="00D61CA5">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B66640B" w14:textId="77777777" w:rsidR="006E2ED4" w:rsidRDefault="006E2ED4" w:rsidP="00D61CA5">
+    <w:p w14:paraId="1E7B39D6" w14:textId="77777777" w:rsidR="007E46C1" w:rsidRDefault="007E46C1" w:rsidP="00D61CA5">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E6C5FF0" w14:textId="77777777" w:rsidR="006E2ED4" w:rsidRDefault="006E2ED4" w:rsidP="00D61CA5">
+    <w:p w14:paraId="0F1DC000" w14:textId="77777777" w:rsidR="007E46C1" w:rsidRDefault="007E46C1" w:rsidP="00D61CA5">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F91DC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="687CBE1A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2475,70 +6643,70 @@
     <w:lvl w:ilvl="7" w:tplc="38090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="38090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1819345856">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="150606053">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1705597224">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+  <w:zoom w:percent="160"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDaysDAyMTMyMLA0MjIxMjJW0lEKTi0uzszPAymwrAUAywdRGCwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00FB5E58"/>
     <w:rsid w:val="00001E38"/>
     <w:rsid w:val="00014A55"/>
@@ -2555,69 +6723,71 @@
     <w:rsid w:val="0018163C"/>
     <w:rsid w:val="002252F1"/>
     <w:rsid w:val="0022766E"/>
     <w:rsid w:val="00230982"/>
     <w:rsid w:val="002349C7"/>
     <w:rsid w:val="0023503D"/>
     <w:rsid w:val="002419FE"/>
     <w:rsid w:val="00264525"/>
     <w:rsid w:val="002940A5"/>
     <w:rsid w:val="002C47CB"/>
     <w:rsid w:val="002E72C8"/>
     <w:rsid w:val="00327E93"/>
     <w:rsid w:val="003318C3"/>
     <w:rsid w:val="0034733E"/>
     <w:rsid w:val="003653DA"/>
     <w:rsid w:val="0037693B"/>
     <w:rsid w:val="003900FF"/>
     <w:rsid w:val="003A0936"/>
     <w:rsid w:val="003C3B73"/>
     <w:rsid w:val="003F4F09"/>
     <w:rsid w:val="00493EA7"/>
     <w:rsid w:val="004C6A6C"/>
     <w:rsid w:val="004D35EC"/>
     <w:rsid w:val="004E1B21"/>
     <w:rsid w:val="004E5C0C"/>
+    <w:rsid w:val="004F5D0A"/>
     <w:rsid w:val="00555AC2"/>
     <w:rsid w:val="005A6C68"/>
     <w:rsid w:val="005E1FB7"/>
     <w:rsid w:val="00610BE6"/>
     <w:rsid w:val="00672835"/>
     <w:rsid w:val="00694AB6"/>
     <w:rsid w:val="00696111"/>
     <w:rsid w:val="006B728F"/>
     <w:rsid w:val="006C5686"/>
     <w:rsid w:val="006D74A2"/>
     <w:rsid w:val="006E2ED4"/>
     <w:rsid w:val="006F43C3"/>
     <w:rsid w:val="00700B6A"/>
     <w:rsid w:val="00704E87"/>
     <w:rsid w:val="00750A15"/>
     <w:rsid w:val="00753C17"/>
     <w:rsid w:val="00783077"/>
     <w:rsid w:val="00784FC5"/>
     <w:rsid w:val="007E30F1"/>
+    <w:rsid w:val="007E46C1"/>
     <w:rsid w:val="00813E66"/>
     <w:rsid w:val="008405AD"/>
     <w:rsid w:val="00870C49"/>
     <w:rsid w:val="00884A0E"/>
     <w:rsid w:val="008B4607"/>
     <w:rsid w:val="008C655D"/>
     <w:rsid w:val="00910BA8"/>
     <w:rsid w:val="0092013A"/>
     <w:rsid w:val="00953301"/>
     <w:rsid w:val="00973A5B"/>
     <w:rsid w:val="009B4B9B"/>
     <w:rsid w:val="009B541A"/>
     <w:rsid w:val="009C00C0"/>
     <w:rsid w:val="00A3771C"/>
     <w:rsid w:val="00A521A9"/>
     <w:rsid w:val="00AB5FBE"/>
     <w:rsid w:val="00AC0A91"/>
     <w:rsid w:val="00AC1A83"/>
     <w:rsid w:val="00B027C3"/>
     <w:rsid w:val="00B61832"/>
     <w:rsid w:val="00B70B4A"/>
     <w:rsid w:val="00B80A91"/>
     <w:rsid w:val="00BA26FF"/>
     <w:rsid w:val="00BE1737"/>
     <w:rsid w:val="00BE2043"/>
@@ -2647,65 +6817,65 @@
     <w:rsid w:val="00F15CD7"/>
     <w:rsid w:val="00F640D2"/>
     <w:rsid w:val="00F76837"/>
     <w:rsid w:val="00F81F94"/>
     <w:rsid w:val="00FB5E58"/>
     <w:rsid w:val="00FD7B4A"/>
     <w:rsid w:val="00FF02CB"/>
     <w:rsid w:val="00FF3FCB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6F0EDA25"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{01E38A73-8FF8-470D-B891-B84A3F774BAA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-ID" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3070,51 +7240,50 @@
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006F43C3"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -3600,95 +7769,95 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs w:val="0"/>
       <w:caps w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="32"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Tanggal">
     <w:name w:val="Tanggal"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00C9385F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:divs>
     <w:div w:id="316037822">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1306082229">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmje.org/recommendations/browse/roles-and-responsibilities/defining-the-role-of-authors-and-contributors.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EEF89D9986004D84B71663E603AF3AD9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1E0FB053-E7A1-42AA-96AF-4E8379AA5453}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00352862" w:rsidRDefault="00B165BA" w:rsidP="00B165BA">
           <w:pPr>
             <w:pStyle w:val="EEF89D9986004D84B71663E603AF3AD91"/>
           </w:pPr>
           <w:r w:rsidRPr="00A521A9">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Times New Roman"/>
@@ -3949,170 +8118,171 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2B95A339-5FFD-4259-B899-84FB0CBADBF2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00554D6A" w:rsidRDefault="00EB1107">
           <w:r w:rsidRPr="00D35620">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F458FF"/>
     <w:rsid w:val="00076C61"/>
     <w:rsid w:val="001458FF"/>
     <w:rsid w:val="001E287A"/>
     <w:rsid w:val="002D0AFC"/>
     <w:rsid w:val="00315FE0"/>
     <w:rsid w:val="0032434B"/>
     <w:rsid w:val="00335B04"/>
     <w:rsid w:val="00352862"/>
     <w:rsid w:val="003644A5"/>
+    <w:rsid w:val="00401BDB"/>
     <w:rsid w:val="00554D6A"/>
     <w:rsid w:val="005C6A1E"/>
     <w:rsid w:val="00645AB5"/>
     <w:rsid w:val="00666CEF"/>
     <w:rsid w:val="006A375E"/>
     <w:rsid w:val="006D6B4D"/>
     <w:rsid w:val="006D7E13"/>
     <w:rsid w:val="006F758B"/>
     <w:rsid w:val="007E07B8"/>
     <w:rsid w:val="009476B3"/>
     <w:rsid w:val="00991D7A"/>
     <w:rsid w:val="009D4EAE"/>
     <w:rsid w:val="00B165BA"/>
     <w:rsid w:val="00B40D8F"/>
     <w:rsid w:val="00B90376"/>
     <w:rsid w:val="00C609D9"/>
     <w:rsid w:val="00CC6F77"/>
     <w:rsid w:val="00D32E20"/>
     <w:rsid w:val="00D34455"/>
     <w:rsid w:val="00EB1107"/>
     <w:rsid w:val="00F22FDF"/>
     <w:rsid w:val="00F25BB0"/>
     <w:rsid w:val="00F458FF"/>
     <w:rsid w:val="00F7491A"/>
     <w:rsid w:val="00F85B3E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-ID" w:eastAsia="en-ID" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4535,304 +8705,76 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25BB0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Judulsubbab">
-[...30 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25BB0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25BB0"/>
-    <w:rPr>
-[...194 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A7247217ACE41B693A6674BF823FCE41">
     <w:name w:val="9A7247217ACE41B693A6674BF823FCE41"/>
     <w:rsid w:val="00B165BA"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:u w:val="single"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2176D8A0E2F34A1DB6A3F4BA9054A6A01">
     <w:name w:val="2176D8A0E2F34A1DB6A3F4BA9054A6A01"/>
@@ -4885,51 +8827,51 @@
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EEF89D9986004D84B71663E603AF3AD91">
     <w:name w:val="EEF89D9986004D84B71663E603AF3AD91"/>
     <w:rsid w:val="00B165BA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -5204,72 +9146,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8031C3C9-420B-42B2-A5CF-5FAF7965AEB9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1007</Words>
-  <Characters>5741</Characters>
+  <Words>1104</Words>
+  <Characters>6293</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6735</CharactersWithSpaces>
+  <CharactersWithSpaces>7383</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Prominentia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>